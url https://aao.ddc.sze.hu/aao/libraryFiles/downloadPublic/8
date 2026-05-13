--- v0 (2025-10-28)
+++ v1 (2026-05-13)
@@ -1,226 +1,256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="084DC1C6" w14:textId="7DD1E9A5" w:rsidR="007D3B12" w:rsidRPr="00AA0F48" w:rsidRDefault="005111B6" w:rsidP="00AA0F48">
       <w:pPr>
         <w:pStyle w:val="ActaTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA0F48">
         <w:rPr>
           <w:rStyle w:val="ActaTitleChar"/>
           <w:b/>
         </w:rPr>
         <w:t>Title of the Paper Here in Title Style</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0F48">
         <w:t xml:space="preserve"> [Style: Acta Title]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB0925D" w14:textId="48539FC6" w:rsidR="003D5A9F" w:rsidRDefault="005111B6" w:rsidP="00EC4895">
+    <w:p w14:paraId="2CB0925D" w14:textId="21165FC1" w:rsidR="003D5A9F" w:rsidRDefault="005111B6" w:rsidP="00EC4895">
       <w:pPr>
         <w:pStyle w:val="ActaAuthors"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>first author</w:t>
       </w:r>
       <w:r w:rsidR="00954B03" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00954B03" w:rsidRPr="00EA02A0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>second author</w:t>
       </w:r>
       <w:r w:rsidR="00954B03" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003D5A9F" w:rsidRPr="00EA02A0">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00954B03" w:rsidRPr="00EA02A0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001304DA" w:rsidRPr="00EA02A0">
         <w:t xml:space="preserve"> third author</w:t>
       </w:r>
       <w:r w:rsidR="001304DA" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001304DA" w:rsidRPr="00EA02A0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00954B03" w:rsidRPr="00EA02A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D5A9F" w:rsidRPr="00EA02A0">
         <w:t>last author</w:t>
       </w:r>
-      <w:r w:rsidR="00B14204" w:rsidRPr="00EA02A0">
+      <w:r w:rsidR="00290F68">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003D5A9F" w:rsidRPr="00EA02A0">
         <w:t xml:space="preserve"> &lt;first name&gt; &lt;middle name initial(s)&gt; &lt;family name&gt; </w:t>
       </w:r>
       <w:r w:rsidR="003D5A9F" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>[Style: Acta Authors]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C7F780" w14:textId="5D3FB3D9" w:rsidR="009E270C" w:rsidRPr="00EA02A0" w:rsidRDefault="00954B03" w:rsidP="00EC4895">
+    <w:p w14:paraId="49C7F780" w14:textId="2049DF7F" w:rsidR="009E270C" w:rsidRPr="00EA02A0" w:rsidRDefault="00954B03" w:rsidP="00EC4895">
       <w:pPr>
         <w:pStyle w:val="ActaAddress"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009A569C" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B14204" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">ffiliation and Address, no </w:t>
       </w:r>
       <w:r w:rsidR="0046063C" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B14204" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>mail &lt;Department and/or Institute&gt; &lt;Institution&gt; &lt;Town&gt; &lt;Country&gt;</w:t>
+        <w:t xml:space="preserve">mail </w:t>
+      </w:r>
+      <w:r w:rsidR="00955C89" w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;Institution&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14204" w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>&lt;Department and/or Institute&gt; &lt;Town&gt; &lt;Country&gt;</w:t>
       </w:r>
       <w:r w:rsidR="0046063C" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0046063C" w:rsidRPr="00EA02A0">
         <w:t>[Style: Acta Address]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560B36F1" w14:textId="2D50AE7C" w:rsidR="007D3B12" w:rsidRPr="00EA02A0" w:rsidRDefault="00142E9B" w:rsidP="006C4C5B">
       <w:pPr>
         <w:pStyle w:val="ActaWeb"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk220271144"/>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>ORC</w:t>
       </w:r>
       <w:r w:rsidR="00FE45AB">
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0075318E">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>D</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00954B03" w:rsidRPr="00EA02A0">
-        <w:t>: https://orcid.org/</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00954B03" w:rsidRPr="00EA02A0">
+        <w:t>https://orcid.org/</w:t>
       </w:r>
       <w:r w:rsidR="0046063C" w:rsidRPr="00EA02A0">
         <w:t>... [Style: Acta W</w:t>
       </w:r>
       <w:r w:rsidR="00C149A0" w:rsidRPr="00EA02A0">
         <w:t>eb</w:t>
       </w:r>
       <w:r w:rsidR="0046063C" w:rsidRPr="00EA02A0">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD636E0" w14:textId="7C4EA58F" w:rsidR="009E270C" w:rsidRPr="00EA02A0" w:rsidRDefault="00954B03" w:rsidP="006C4C5B">
+    <w:p w14:paraId="3BD636E0" w14:textId="06BA4975" w:rsidR="009E270C" w:rsidRPr="00EA02A0" w:rsidRDefault="00954B03" w:rsidP="006C4C5B">
       <w:pPr>
         <w:pStyle w:val="ActaAddress"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0046063C" w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Affiliation and Address &lt;Department and/or Institute&gt; &lt;Institution&gt; &lt;Town&gt; &lt;Country&gt; </w:t>
+        <w:t xml:space="preserve">Affiliation and Address </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF566C" w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;Institution&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="0046063C" w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;Department and/or Institute&gt; &lt;Town&gt; &lt;Country&gt; </w:t>
       </w:r>
       <w:r w:rsidR="0046063C" w:rsidRPr="00EA02A0">
         <w:t>[Style: Acta Address]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0747B011" w14:textId="7B171ED0" w:rsidR="007D3B12" w:rsidRPr="00EA02A0" w:rsidRDefault="00142E9B" w:rsidP="006C4C5B">
       <w:pPr>
         <w:pStyle w:val="ActaWeb"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>ORC</w:t>
       </w:r>
       <w:r w:rsidR="00FE45AB">
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0075318E">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>D</w:t>
       </w:r>
@@ -242,96 +272,130 @@
       <w:pPr>
         <w:pStyle w:val="ActaWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00E93629" w:rsidRPr="00EA02A0">
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>corresponding.author</w:t>
       </w:r>
       <w:r w:rsidR="00E93629" w:rsidRPr="00EA02A0">
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>domain.com [Style: Acta W</w:t>
       </w:r>
       <w:r w:rsidR="00C149A0" w:rsidRPr="00EA02A0">
         <w:t>eb</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9E92B2" w14:textId="58D67A8B" w:rsidR="001304DA" w:rsidRPr="00EA02A0" w:rsidRDefault="001304DA" w:rsidP="006C4C5B">
+    <w:p w14:paraId="2E9E92B2" w14:textId="3722D217" w:rsidR="001304DA" w:rsidRPr="00EA02A0" w:rsidRDefault="001304DA" w:rsidP="006C4C5B">
       <w:pPr>
         <w:pStyle w:val="ActaAddress"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Affiliation and Address, no email &lt;Department and/or Institute&gt; &lt;Institution&gt; &lt;Town&gt; &lt;Country&gt; </w:t>
+        <w:t xml:space="preserve">Affiliation and Address, no email </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF566C" w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;Institution&gt; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;Department and/or Institute&gt; &lt;Town&gt; &lt;Country&gt; </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>[Style: Acta Address]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2254E9EB" w14:textId="062DFE0C" w:rsidR="001304DA" w:rsidRPr="00793F48" w:rsidRDefault="001304DA" w:rsidP="00A263B9">
+    <w:p w14:paraId="2254E9EB" w14:textId="062DFE0C" w:rsidR="001304DA" w:rsidRDefault="001304DA" w:rsidP="00A263B9">
       <w:pPr>
         <w:pStyle w:val="ActaWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>ORC</w:t>
       </w:r>
       <w:r w:rsidR="00FE45AB">
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0075318E">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>D</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>: https://orcid.org/... [Style: Acta W</w:t>
       </w:r>
       <w:r w:rsidR="00C149A0" w:rsidRPr="00EA02A0">
         <w:t>eb</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCC51A3" w14:textId="77777777" w:rsidR="00FA0820" w:rsidRPr="00793F48" w:rsidRDefault="00FA0820" w:rsidP="00FA0820">
+      <w:pPr>
+        <w:pStyle w:val="ActaWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>ORC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ID </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>: https://orcid.org/... [Style: Acta Web]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4883BD47" w14:textId="2DE6A2B0" w:rsidR="007D3B12" w:rsidRPr="00793F48" w:rsidRDefault="00954B03" w:rsidP="00473759">
       <w:pPr>
         <w:spacing w:before="300" w:after="300" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00793F48">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="003D5A9F" w:rsidRPr="00793F48">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00793F48">
         <w:t>orresponding author</w:t>
       </w:r>
       <w:r w:rsidR="007A7DC9" w:rsidRPr="00793F48">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A7DC9" w:rsidRPr="00793F48">
         <w:t>Levelező</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007A7DC9" w:rsidRPr="00793F48">
@@ -516,216 +580,238 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008408F5">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F867AA" w14:textId="77777777" w:rsidR="00B84C91" w:rsidRPr="00AA0F48" w:rsidRDefault="00B84C91" w:rsidP="00B84C91">
       <w:pPr>
         <w:pStyle w:val="ActaTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA0F48">
         <w:rPr>
           <w:rStyle w:val="ActaTitleChar"/>
           <w:b/>
         </w:rPr>
         <w:t>Title of the Paper Here in Title Style</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0F48">
         <w:t xml:space="preserve"> [Style: Acta Title]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356A9E7B" w14:textId="0516A268" w:rsidR="0064413C" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+    <w:p w14:paraId="356A9E7B" w14:textId="7E0BA51D" w:rsidR="0064413C" w:rsidRDefault="0064413C" w:rsidP="0064413C">
       <w:pPr>
         <w:pStyle w:val="ActaAuthors"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>first author</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>, second author</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>*, third author</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>, last author</w:t>
       </w:r>
+      <w:r w:rsidR="00FA0820">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Style: Acta Authors]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564EB2DE" w14:textId="0B489ADE" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+      <w:pPr>
+        <w:pStyle w:val="ActaAddress"/>
+      </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliation and Address, no email </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>[Style: Acta Authors]</w:t>
+        <w:t>[Style: Acta Address]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564EB2DE" w14:textId="0B489ADE" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+    <w:p w14:paraId="2430D4DA" w14:textId="77777777" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+      <w:pPr>
+        <w:pStyle w:val="ActaWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>ORC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ID </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>: https://orcid.org/... [Style: Acta Web]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00627FBF" w14:textId="76C6119D" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
       <w:pPr>
         <w:pStyle w:val="ActaAddress"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliation and Address </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>[Style: Acta Address]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCB7FFA" w14:textId="77777777" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+      <w:pPr>
+        <w:pStyle w:val="ActaWeb"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>ORC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ID </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>: https://orcid.org/... [Style: Acta Web]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F97F7F" w14:textId="77777777" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+      <w:pPr>
+        <w:pStyle w:val="ActaWeb"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:t>Email: corresponding.author@domain.com [Style: Acta Web]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189D2606" w14:textId="5B8CB8F5" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+      <w:pPr>
+        <w:pStyle w:val="ActaAddress"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA02A0">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:rPr>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliation and Address, no email </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>[Style: Acta Address]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2430D4DA" w14:textId="77777777" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+    <w:p w14:paraId="5FC86375" w14:textId="77777777" w:rsidR="0064413C" w:rsidRDefault="0064413C" w:rsidP="0064413C">
       <w:pPr>
         <w:pStyle w:val="ActaWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>ORC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>D</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>: https://orcid.org/... [Style: Acta Web]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00627FBF" w14:textId="76C6119D" w:rsidR="0064413C" w:rsidRPr="00EA02A0" w:rsidRDefault="0064413C" w:rsidP="0064413C">
-[...72 lines deleted...]
-    <w:p w14:paraId="5FC86375" w14:textId="77777777" w:rsidR="0064413C" w:rsidRPr="00793F48" w:rsidRDefault="0064413C" w:rsidP="0064413C">
+    <w:p w14:paraId="0690F01C" w14:textId="77777777" w:rsidR="00FA0820" w:rsidRPr="00793F48" w:rsidRDefault="00FA0820" w:rsidP="00FA0820">
       <w:pPr>
         <w:pStyle w:val="ActaWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>ORC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>D</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA02A0">
         <w:t>: https://orcid.org/... [Style: Acta Web]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259C70F3" w14:textId="77777777" w:rsidR="0064413C" w:rsidRPr="00793F48" w:rsidRDefault="0064413C" w:rsidP="0064413C">
       <w:pPr>
         <w:spacing w:before="300" w:after="300" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -754,51 +840,50 @@
     </w:p>
     <w:p w14:paraId="359B2F4D" w14:textId="77777777" w:rsidR="002955F5" w:rsidRDefault="002955F5" w:rsidP="0064413C">
       <w:pPr>
         <w:pStyle w:val="ActaBodytext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22974182" w14:textId="77777777" w:rsidR="00E32B49" w:rsidRPr="005312E7" w:rsidRDefault="00E32B49" w:rsidP="00EE6951">
       <w:pPr>
         <w:pStyle w:val="CETBodytext"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC70CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC70CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="293A337D" w14:textId="025C1C96" w:rsidR="008373D4" w:rsidRDefault="008373D4" w:rsidP="00CE56E0">
       <w:pPr>
         <w:pStyle w:val="ActaListing"/>
       </w:pPr>
       <w:r w:rsidRPr="008373D4">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="008373D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>title</w:t>
@@ -975,84 +1060,84 @@
       <w:r w:rsidR="00BD5E3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0075318E" w:rsidRPr="0075318E">
         <w:t>for alignment options</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7C4F">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C416DF" w:rsidRPr="0059679E" w:rsidSect="00860311">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7107997B" w14:textId="77777777" w:rsidR="00426FF2" w:rsidRDefault="00426FF2">
+    <w:p w14:paraId="364C03CC" w14:textId="77777777" w:rsidR="00725335" w:rsidRDefault="00725335">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21F3CBFA" w14:textId="77777777" w:rsidR="00426FF2" w:rsidRDefault="00426FF2">
+    <w:p w14:paraId="6648F245" w14:textId="77777777" w:rsidR="00725335" w:rsidRDefault="00725335">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1165,61 +1250,61 @@
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="00954B03" w:rsidRPr="00860311">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00541CC2">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C8E3A4D" w14:textId="77777777" w:rsidR="00426FF2" w:rsidRDefault="00426FF2">
+    <w:p w14:paraId="63F05A64" w14:textId="77777777" w:rsidR="00725335" w:rsidRDefault="00725335">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="165F657B" w14:textId="77777777" w:rsidR="00426FF2" w:rsidRDefault="00426FF2">
+    <w:p w14:paraId="292D67FD" w14:textId="77777777" w:rsidR="00725335" w:rsidRDefault="00725335">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78007938" w14:textId="3A7F928D" w:rsidR="007D3B12" w:rsidRDefault="00954B03">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
@@ -3875,51 +3960,51 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="741412043">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1769036201">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="352074867">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1258370908">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="906762672">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="79105710">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="200"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D3B12"/>
     <w:rsid w:val="00004A29"/>
@@ -3965,52 +4050,54 @@
     <w:rsid w:val="00182E30"/>
     <w:rsid w:val="00193D4B"/>
     <w:rsid w:val="001A2F0E"/>
     <w:rsid w:val="001C2317"/>
     <w:rsid w:val="001C3319"/>
     <w:rsid w:val="001C432A"/>
     <w:rsid w:val="001D0752"/>
     <w:rsid w:val="001D712E"/>
     <w:rsid w:val="001E06D5"/>
     <w:rsid w:val="001F4509"/>
     <w:rsid w:val="001F7638"/>
     <w:rsid w:val="001F7C55"/>
     <w:rsid w:val="00206B7F"/>
     <w:rsid w:val="00223B4E"/>
     <w:rsid w:val="00224CC1"/>
     <w:rsid w:val="00233951"/>
     <w:rsid w:val="00236C34"/>
     <w:rsid w:val="00243E29"/>
     <w:rsid w:val="00253908"/>
     <w:rsid w:val="00255F8F"/>
     <w:rsid w:val="002565EA"/>
     <w:rsid w:val="002639AF"/>
     <w:rsid w:val="00270174"/>
     <w:rsid w:val="0027342D"/>
     <w:rsid w:val="002902D6"/>
+    <w:rsid w:val="00290F68"/>
     <w:rsid w:val="00291ED1"/>
     <w:rsid w:val="00294613"/>
+    <w:rsid w:val="00294B34"/>
     <w:rsid w:val="002955F5"/>
     <w:rsid w:val="002B1668"/>
     <w:rsid w:val="002B5CC7"/>
     <w:rsid w:val="002B7EC8"/>
     <w:rsid w:val="002C07B2"/>
     <w:rsid w:val="002C3FEC"/>
     <w:rsid w:val="002C7EE1"/>
     <w:rsid w:val="002D3D45"/>
     <w:rsid w:val="002E740A"/>
     <w:rsid w:val="002F14AC"/>
     <w:rsid w:val="002F4F45"/>
     <w:rsid w:val="00304AFF"/>
     <w:rsid w:val="00305200"/>
     <w:rsid w:val="0031453B"/>
     <w:rsid w:val="00314C74"/>
     <w:rsid w:val="00322A56"/>
     <w:rsid w:val="00324CBB"/>
     <w:rsid w:val="00324FF1"/>
     <w:rsid w:val="00325314"/>
     <w:rsid w:val="00327AA8"/>
     <w:rsid w:val="0033031F"/>
     <w:rsid w:val="00330FC6"/>
     <w:rsid w:val="003533EE"/>
     <w:rsid w:val="00360E7B"/>
     <w:rsid w:val="00370899"/>
@@ -4113,153 +4200,158 @@
     <w:rsid w:val="00666A77"/>
     <w:rsid w:val="00675C64"/>
     <w:rsid w:val="0068086A"/>
     <w:rsid w:val="0068545A"/>
     <w:rsid w:val="0069164A"/>
     <w:rsid w:val="0069759A"/>
     <w:rsid w:val="006A050C"/>
     <w:rsid w:val="006A0F89"/>
     <w:rsid w:val="006A59F4"/>
     <w:rsid w:val="006A60C3"/>
     <w:rsid w:val="006A668B"/>
     <w:rsid w:val="006A6B93"/>
     <w:rsid w:val="006B5D7A"/>
     <w:rsid w:val="006C1FB9"/>
     <w:rsid w:val="006C2C83"/>
     <w:rsid w:val="006C4C5B"/>
     <w:rsid w:val="006C4DCC"/>
     <w:rsid w:val="006C6251"/>
     <w:rsid w:val="006E5952"/>
     <w:rsid w:val="006E59FC"/>
     <w:rsid w:val="006E6946"/>
     <w:rsid w:val="006F1BBD"/>
     <w:rsid w:val="00703C9D"/>
     <w:rsid w:val="00710C25"/>
     <w:rsid w:val="007157AF"/>
+    <w:rsid w:val="00725335"/>
     <w:rsid w:val="00726705"/>
     <w:rsid w:val="00747C47"/>
     <w:rsid w:val="00750DF0"/>
     <w:rsid w:val="0075318E"/>
     <w:rsid w:val="007537AB"/>
     <w:rsid w:val="00760263"/>
+    <w:rsid w:val="00763816"/>
     <w:rsid w:val="00776E7C"/>
     <w:rsid w:val="0079148A"/>
     <w:rsid w:val="00793F48"/>
     <w:rsid w:val="007A7DC9"/>
     <w:rsid w:val="007B55A8"/>
     <w:rsid w:val="007C0ED3"/>
     <w:rsid w:val="007D3A8D"/>
     <w:rsid w:val="007D3B12"/>
     <w:rsid w:val="007D7DD1"/>
     <w:rsid w:val="007E1DD1"/>
     <w:rsid w:val="007F6C14"/>
+    <w:rsid w:val="007F6CAE"/>
     <w:rsid w:val="00802229"/>
     <w:rsid w:val="00802CE3"/>
     <w:rsid w:val="00806989"/>
     <w:rsid w:val="008142F5"/>
     <w:rsid w:val="008178C6"/>
     <w:rsid w:val="008313FB"/>
     <w:rsid w:val="00833E14"/>
     <w:rsid w:val="008373D4"/>
     <w:rsid w:val="00837D1E"/>
     <w:rsid w:val="008408F5"/>
     <w:rsid w:val="00845F30"/>
     <w:rsid w:val="0084676F"/>
     <w:rsid w:val="00850471"/>
     <w:rsid w:val="0085302E"/>
     <w:rsid w:val="00853901"/>
     <w:rsid w:val="00853F4F"/>
     <w:rsid w:val="008576FD"/>
     <w:rsid w:val="00860311"/>
     <w:rsid w:val="008603D7"/>
     <w:rsid w:val="00867F0B"/>
     <w:rsid w:val="00871096"/>
     <w:rsid w:val="0087429A"/>
     <w:rsid w:val="0088680B"/>
     <w:rsid w:val="008935AD"/>
     <w:rsid w:val="00895B89"/>
     <w:rsid w:val="008A09AA"/>
     <w:rsid w:val="008A428E"/>
     <w:rsid w:val="008A6C12"/>
     <w:rsid w:val="008B5FE1"/>
     <w:rsid w:val="008C0578"/>
     <w:rsid w:val="008E1870"/>
     <w:rsid w:val="008E32CA"/>
     <w:rsid w:val="008E3841"/>
     <w:rsid w:val="008E4CBE"/>
     <w:rsid w:val="008E72FC"/>
     <w:rsid w:val="00912450"/>
     <w:rsid w:val="00915D8A"/>
     <w:rsid w:val="00916BCB"/>
     <w:rsid w:val="0091742C"/>
     <w:rsid w:val="00922915"/>
     <w:rsid w:val="00930BAA"/>
     <w:rsid w:val="00930C9C"/>
     <w:rsid w:val="009319AA"/>
     <w:rsid w:val="00940592"/>
     <w:rsid w:val="0094170D"/>
     <w:rsid w:val="00942469"/>
     <w:rsid w:val="00944893"/>
     <w:rsid w:val="00950301"/>
     <w:rsid w:val="00954B03"/>
+    <w:rsid w:val="00955C89"/>
     <w:rsid w:val="009561B4"/>
     <w:rsid w:val="009566CC"/>
     <w:rsid w:val="009677B6"/>
     <w:rsid w:val="0097282B"/>
     <w:rsid w:val="00980DE2"/>
     <w:rsid w:val="00982FE6"/>
     <w:rsid w:val="00992DF6"/>
     <w:rsid w:val="009A0E7C"/>
     <w:rsid w:val="009A4EB8"/>
     <w:rsid w:val="009A569C"/>
     <w:rsid w:val="009B4BF0"/>
     <w:rsid w:val="009C6196"/>
     <w:rsid w:val="009D534A"/>
     <w:rsid w:val="009E270C"/>
     <w:rsid w:val="009F6F07"/>
     <w:rsid w:val="009F74AF"/>
     <w:rsid w:val="009F762B"/>
     <w:rsid w:val="00A0716D"/>
     <w:rsid w:val="00A24621"/>
     <w:rsid w:val="00A263B9"/>
     <w:rsid w:val="00A2688D"/>
     <w:rsid w:val="00A274E6"/>
     <w:rsid w:val="00A27ECE"/>
     <w:rsid w:val="00A37585"/>
     <w:rsid w:val="00A376FA"/>
     <w:rsid w:val="00A4063F"/>
     <w:rsid w:val="00A41BA9"/>
     <w:rsid w:val="00A53B74"/>
     <w:rsid w:val="00A74DDF"/>
     <w:rsid w:val="00A77BB3"/>
     <w:rsid w:val="00A95F89"/>
     <w:rsid w:val="00AA0F48"/>
     <w:rsid w:val="00AC1FEF"/>
     <w:rsid w:val="00AC3E3F"/>
     <w:rsid w:val="00AC4DC6"/>
     <w:rsid w:val="00AC4E42"/>
     <w:rsid w:val="00AE6874"/>
+    <w:rsid w:val="00AF566C"/>
     <w:rsid w:val="00AF5777"/>
     <w:rsid w:val="00AF6B58"/>
     <w:rsid w:val="00B14204"/>
     <w:rsid w:val="00B170AE"/>
     <w:rsid w:val="00B17ADD"/>
     <w:rsid w:val="00B2183F"/>
     <w:rsid w:val="00B30D13"/>
     <w:rsid w:val="00B357A1"/>
     <w:rsid w:val="00B402EB"/>
     <w:rsid w:val="00B41E79"/>
     <w:rsid w:val="00B452AD"/>
     <w:rsid w:val="00B55B83"/>
     <w:rsid w:val="00B56BDE"/>
     <w:rsid w:val="00B57254"/>
     <w:rsid w:val="00B6601C"/>
     <w:rsid w:val="00B704E3"/>
     <w:rsid w:val="00B72FC0"/>
     <w:rsid w:val="00B8240B"/>
     <w:rsid w:val="00B835E4"/>
     <w:rsid w:val="00B84C91"/>
     <w:rsid w:val="00B84E33"/>
     <w:rsid w:val="00B9096B"/>
     <w:rsid w:val="00BB346E"/>
     <w:rsid w:val="00BD3DCD"/>
     <w:rsid w:val="00BD3FE9"/>
@@ -4281,50 +4373,51 @@
     <w:rsid w:val="00C7242A"/>
     <w:rsid w:val="00C816BA"/>
     <w:rsid w:val="00C8553A"/>
     <w:rsid w:val="00C90437"/>
     <w:rsid w:val="00C92660"/>
     <w:rsid w:val="00C95C00"/>
     <w:rsid w:val="00C962A3"/>
     <w:rsid w:val="00CB3BBC"/>
     <w:rsid w:val="00CC0C75"/>
     <w:rsid w:val="00CC48AB"/>
     <w:rsid w:val="00CD7B86"/>
     <w:rsid w:val="00CE56E0"/>
     <w:rsid w:val="00CF2815"/>
     <w:rsid w:val="00CF44D9"/>
     <w:rsid w:val="00CF4A4F"/>
     <w:rsid w:val="00CF5B43"/>
     <w:rsid w:val="00D01A76"/>
     <w:rsid w:val="00D065C5"/>
     <w:rsid w:val="00D07778"/>
     <w:rsid w:val="00D1066C"/>
     <w:rsid w:val="00D14AD4"/>
     <w:rsid w:val="00D1644A"/>
     <w:rsid w:val="00D17E6E"/>
     <w:rsid w:val="00D2502D"/>
     <w:rsid w:val="00D27E72"/>
+    <w:rsid w:val="00D4063B"/>
     <w:rsid w:val="00D4092D"/>
     <w:rsid w:val="00D40BD0"/>
     <w:rsid w:val="00D41B4E"/>
     <w:rsid w:val="00D5363F"/>
     <w:rsid w:val="00D627C5"/>
     <w:rsid w:val="00D63533"/>
     <w:rsid w:val="00D7451D"/>
     <w:rsid w:val="00D763C4"/>
     <w:rsid w:val="00D764A3"/>
     <w:rsid w:val="00D77103"/>
     <w:rsid w:val="00D83679"/>
     <w:rsid w:val="00D85F8B"/>
     <w:rsid w:val="00D9435F"/>
     <w:rsid w:val="00DA2FAD"/>
     <w:rsid w:val="00DA4761"/>
     <w:rsid w:val="00DA615B"/>
     <w:rsid w:val="00DA7C19"/>
     <w:rsid w:val="00DC07A2"/>
     <w:rsid w:val="00DC089B"/>
     <w:rsid w:val="00DC0AAE"/>
     <w:rsid w:val="00DC168B"/>
     <w:rsid w:val="00DC70CE"/>
     <w:rsid w:val="00DC7233"/>
     <w:rsid w:val="00DD3236"/>
     <w:rsid w:val="00DD35D9"/>
@@ -4366,50 +4459,51 @@
     <w:rsid w:val="00EF0104"/>
     <w:rsid w:val="00EF0C0C"/>
     <w:rsid w:val="00EF35E1"/>
     <w:rsid w:val="00EF3FC6"/>
     <w:rsid w:val="00F0570C"/>
     <w:rsid w:val="00F10E15"/>
     <w:rsid w:val="00F13AA4"/>
     <w:rsid w:val="00F17A06"/>
     <w:rsid w:val="00F204A0"/>
     <w:rsid w:val="00F24061"/>
     <w:rsid w:val="00F350E7"/>
     <w:rsid w:val="00F41418"/>
     <w:rsid w:val="00F421C7"/>
     <w:rsid w:val="00F44733"/>
     <w:rsid w:val="00F44EA6"/>
     <w:rsid w:val="00F535CE"/>
     <w:rsid w:val="00F56BEB"/>
     <w:rsid w:val="00F60E13"/>
     <w:rsid w:val="00F62AC1"/>
     <w:rsid w:val="00F64C43"/>
     <w:rsid w:val="00F64F30"/>
     <w:rsid w:val="00F65C82"/>
     <w:rsid w:val="00F721B6"/>
     <w:rsid w:val="00F7581C"/>
     <w:rsid w:val="00F87BC6"/>
+    <w:rsid w:val="00FA0820"/>
     <w:rsid w:val="00FA33BA"/>
     <w:rsid w:val="00FA62B1"/>
     <w:rsid w:val="00FB08FF"/>
     <w:rsid w:val="00FB31DC"/>
     <w:rsid w:val="00FB524C"/>
     <w:rsid w:val="00FC4872"/>
     <w:rsid w:val="00FD26DB"/>
     <w:rsid w:val="00FE45AB"/>
     <w:rsid w:val="00FF0768"/>
     <w:rsid w:val="00FF51F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
@@ -7411,66 +7505,74 @@
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49C54490-F07E-41EB-8F3E-7EED54B84D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>291</Words>
-  <Characters>2015</Characters>
+  <Words>322</Words>
+  <Characters>2084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2302</CharactersWithSpaces>
+  <CharactersWithSpaces>2371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>a0b5c661-8cb2-4dda-be76-a2978c4158ac</vt:lpwstr>
+  </property>
+</Properties>
+</file>