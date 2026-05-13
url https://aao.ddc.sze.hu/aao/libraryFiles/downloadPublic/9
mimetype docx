--- v0 (2025-10-28)
+++ v1 (2026-05-13)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="1309206C" w14:textId="48611CFC" w:rsidR="00E32B49" w:rsidRPr="006E6946" w:rsidRDefault="00C416DF" w:rsidP="006E6946">
       <w:pPr>
         <w:pStyle w:val="ActaTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="006E6946">
         <w:rPr>
           <w:rStyle w:val="ActaTitleChar"/>
           <w:b/>
         </w:rPr>
         <w:t>Title of the Paper Here in Title Style</w:t>
       </w:r>
       <w:r w:rsidRPr="006E6946">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E6946">
         <w:rPr>
           <w:rStyle w:val="ActaTitleChar"/>
           <w:b/>
         </w:rPr>
         <w:t>[Style: Acta Title]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E2E619" w14:textId="66480378" w:rsidR="00DC089B" w:rsidRPr="002C3FEC" w:rsidRDefault="00E32B49" w:rsidP="00EE6951">
       <w:pPr>
@@ -318,55 +319,53 @@
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="003533EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acta Heading3].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745D27CD" w14:textId="77777777" w:rsidR="00EE6951" w:rsidRPr="0015310A" w:rsidRDefault="00EE6951" w:rsidP="00D07778">
       <w:pPr>
         <w:pStyle w:val="ActaListing"/>
       </w:pPr>
       <w:r w:rsidRPr="0015310A">
         <w:t>No more than 3 level of headings are used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5088AE26" w14:textId="1320FEF4" w:rsidR="00EE6951" w:rsidRPr="00EE6951" w:rsidRDefault="00EE6951" w:rsidP="00D07778">
       <w:pPr>
         <w:pStyle w:val="ActaListing"/>
       </w:pPr>
       <w:r w:rsidRPr="00B8240B">
         <w:t xml:space="preserve">Avoid following a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F01035" w:rsidRPr="00B8240B">
         <w:t>lower-level</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B8240B">
         <w:t xml:space="preserve"> head</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8240B">
         <w:t xml:space="preserve"> directly after a higher-level </w:t>
       </w:r>
       <w:r>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8240B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00501331">
         <w:t xml:space="preserve"> It is recommended to have at least one sentence in-between.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F62A2BE" w14:textId="4694FBE4" w:rsidR="00B56BDE" w:rsidRDefault="00B56BDE" w:rsidP="00EE6951">
       <w:pPr>
         <w:pStyle w:val="CETListbullets"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
@@ -1357,51 +1356,50 @@
     <w:p w14:paraId="1DAB8F2B" w14:textId="77777777" w:rsidR="00156183" w:rsidRPr="00156183" w:rsidRDefault="00156183" w:rsidP="00EE6199">
       <w:pPr>
         <w:pStyle w:val="ActaListing"/>
       </w:pPr>
       <w:r w:rsidRPr="00156183">
         <w:t>Please make sure that the equation sticks to the left margin and the number sticks to the right number.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8768"/>
         <w:gridCol w:w="871"/>
       </w:tblGrid>
       <w:tr w:rsidR="00156183" w:rsidRPr="00156183" w14:paraId="2462D184" w14:textId="77777777" w:rsidTr="00032AED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59A02B47" w14:textId="74D8971A" w:rsidR="00156183" w:rsidRPr="00D763C4" w:rsidRDefault="00000000" w:rsidP="00992DF6">
             <w:pPr>
               <w:pStyle w:val="ActaEquations"/>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="left"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rStyle w:val="normaltextrun"/>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:rStyle w:val="normaltextrun"/>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -1867,56 +1865,56 @@
                                 </m:r>
                               </m:e>
                               <m:sup>
                                 <m:r>
                                   <w:rPr>
                                     <w:rStyle w:val="normaltextrun"/>
                                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                                   </w:rPr>
                                   <m:t>2</m:t>
                                 </m:r>
                               </m:sup>
                             </m:sSup>
                           </m:e>
                         </m:nary>
                       </m:e>
                     </m:rad>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70A927A5" w14:textId="77777777" w:rsidR="00156183" w:rsidRPr="00156183" w:rsidRDefault="00156183" w:rsidP="00992DF6">
+          <w:p w14:paraId="70A927A5" w14:textId="77777777" w:rsidR="00156183" w:rsidRPr="00156183" w:rsidRDefault="00156183" w:rsidP="00741B83">
             <w:pPr>
               <w:pStyle w:val="ActaEquations"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00156183">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E260E63" w14:textId="2CC5CFC6" w:rsidR="0075318E" w:rsidRPr="00802229" w:rsidRDefault="00A24621" w:rsidP="001F4509">
       <w:pPr>
         <w:pStyle w:val="ActaHeading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2246,51 +2244,51 @@
         <w:t xml:space="preserve"> (Table 1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00004A29">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44212BA5" w14:textId="17466A14" w:rsidR="00F60E13" w:rsidRDefault="00417BF4" w:rsidP="00EE6951">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="036043BB" wp14:editId="73E19F78">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="036043BB" wp14:editId="7D6E6162">
             <wp:extent cx="3586740" cy="2017564"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="443007878" name="Kép 2" descr="A képen kör, képernyőkép, tervezés látható&#10;&#10;Automatikusan generált leírás"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="443007878" name="Kép 2" descr="A képen kör, képernyőkép, tervezés látható&#10;&#10;Automatikusan generált leírás"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
                           <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId10"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
@@ -2739,347 +2737,347 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031453B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Row 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7898EFA0" w14:textId="16B400A2" w:rsidR="0031453B" w:rsidRDefault="00EE6951" w:rsidP="0031453B">
+          <w:p w14:paraId="7898EFA0" w14:textId="16B400A2" w:rsidR="0031453B" w:rsidRDefault="00EE6951" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2DD546" w14:textId="43771384" w:rsidR="0031453B" w:rsidRDefault="00EE6951" w:rsidP="0031453B">
+          <w:p w14:paraId="1E2DD546" w14:textId="43771384" w:rsidR="0031453B" w:rsidRDefault="00EE6951" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5B938D" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
+          <w:p w14:paraId="5F5B938D" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0031453B" w14:paraId="23A14B4D" w14:textId="77777777" w:rsidTr="0031453B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D977DA0" w14:textId="7A4A4BC7" w:rsidR="0031453B" w:rsidRPr="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031453B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Row 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BB3998" w14:textId="495B999D" w:rsidR="0031453B" w:rsidRDefault="00EE6951" w:rsidP="0031453B">
+          <w:p w14:paraId="27BB3998" w14:textId="495B999D" w:rsidR="0031453B" w:rsidRDefault="00EE6951" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549D4739" w14:textId="64BADEDF" w:rsidR="0031453B" w:rsidRDefault="00EE6951" w:rsidP="0031453B">
+          <w:p w14:paraId="549D4739" w14:textId="64BADEDF" w:rsidR="0031453B" w:rsidRDefault="00EE6951" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30C228BB" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
+          <w:p w14:paraId="30C228BB" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0031453B" w14:paraId="270D88C1" w14:textId="77777777" w:rsidTr="0031453B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD299BE" w14:textId="140D3050" w:rsidR="0031453B" w:rsidRPr="0031453B" w:rsidRDefault="00371B0C" w:rsidP="0031453B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031453B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Add rows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="136106E3" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
+          <w:p w14:paraId="136106E3" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C51E57F" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
+          <w:p w14:paraId="0C51E57F" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDDE100" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
+          <w:p w14:paraId="3CDDE100" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0031453B" w14:paraId="62E83743" w14:textId="77777777" w:rsidTr="0031453B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="424C6BF7" w14:textId="2B025896" w:rsidR="0031453B" w:rsidRPr="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08D6CD22" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
+          <w:p w14:paraId="08D6CD22" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33884222" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
+          <w:p w14:paraId="33884222" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5DCF59" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="0031453B">
+          <w:p w14:paraId="0D5DCF59" w14:textId="77777777" w:rsidR="0031453B" w:rsidRDefault="0031453B" w:rsidP="00B24A8A">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="799EC0A1" w14:textId="17AA326E" w:rsidR="00A24621" w:rsidRDefault="004F17DB" w:rsidP="0068086A">
       <w:pPr>
         <w:pStyle w:val="ActaSource"/>
       </w:pPr>
       <w:r>
         <w:t>Source:</w:t>
       </w:r>
       <w:r w:rsidR="009C6196">
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [Style: Acta Source]</w:t>
       </w:r>
     </w:p>
@@ -3414,68 +3412,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006446C3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="005F56BF" w:rsidRPr="005F56BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>correctly formatted</w:t>
       </w:r>
       <w:r w:rsidR="005F56BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (APA 7</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005F56BF" w:rsidRPr="00C15403">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APA 7</w:t>
+      </w:r>
+      <w:r w:rsidR="005F56BF" w:rsidRPr="00C15403">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="005F56BF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005F56BF" w:rsidRPr="00C15403">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Style)</w:t>
+        <w:t xml:space="preserve"> Style</w:t>
+      </w:r>
+      <w:r w:rsidR="005F56BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005F56BF" w:rsidRPr="005F56BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> references </w:t>
       </w:r>
       <w:r w:rsidR="00F56BEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(must be </w:t>
       </w:r>
       <w:r w:rsidR="005F56BF" w:rsidRPr="005F56BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in alphabetical order</w:t>
       </w:r>
@@ -6108,51 +6128,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>see short guide</w:t>
       </w:r>
       <w:r w:rsidR="00477691">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00C61905" w:rsidRPr="00AC3E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> attached!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE52EC3" w14:textId="13811ED3" w:rsidR="00D14AD4" w:rsidRPr="00D14AD4" w:rsidRDefault="00D14AD4" w:rsidP="00B704E3">
+    <w:p w14:paraId="5AE52EC3" w14:textId="5B0F8501" w:rsidR="00D14AD4" w:rsidRPr="00D14AD4" w:rsidRDefault="00D14AD4" w:rsidP="00B704E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6000"/>
         </w:tabs>
         <w:spacing w:before="840"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E7DA4CB" wp14:editId="5527CD98">
             <wp:extent cx="105202" cy="104163"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="2" name="Kép 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
@@ -6176,52 +6196,52 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="127424" cy="126166"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D4092D">
         <w:t>Copyright 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A839DA">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00E84482">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D4092D">
         <w:t xml:space="preserve"> by the A</w:t>
       </w:r>
       <w:r>
         <w:t>uthors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C59F75" w14:textId="5281F5BA" w:rsidR="00477691" w:rsidRPr="00D4092D" w:rsidRDefault="00D4092D" w:rsidP="00D4092D">
       <w:pPr>
         <w:pStyle w:val="CETBodytext"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0E69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The journal is Open Access (Platinum). </w:t>
@@ -6373,165 +6393,164 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CC48AB" w:rsidRPr="00AD0E69" w:rsidSect="00860311">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="428E86E4" w14:textId="77777777" w:rsidR="00636227" w:rsidRDefault="00636227">
+    <w:p w14:paraId="52DEC8C4" w14:textId="77777777" w:rsidR="001604D4" w:rsidRDefault="001604D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="690A2E6A" w14:textId="77777777" w:rsidR="00636227" w:rsidRDefault="00636227">
+    <w:p w14:paraId="040BCB07" w14:textId="77777777" w:rsidR="001604D4" w:rsidRDefault="001604D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
-    <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="08000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="446B69DE" w14:textId="5CFEE450" w:rsidR="007D3B12" w:rsidRDefault="00850471" w:rsidP="00850471">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00954B03">
       <w:rPr>
         <w:color w:val="000000"/>
@@ -6577,76 +6596,76 @@
       </w:r>
       <w:r w:rsidR="00255F8F">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="00954B03" w:rsidRPr="00860311">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00541CC2">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33140661" w14:textId="77777777" w:rsidR="00636227" w:rsidRDefault="00636227">
+    <w:p w14:paraId="5ED48726" w14:textId="77777777" w:rsidR="001604D4" w:rsidRDefault="001604D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6311EFF8" w14:textId="77777777" w:rsidR="00636227" w:rsidRDefault="00636227">
+    <w:p w14:paraId="4BB31412" w14:textId="77777777" w:rsidR="001604D4" w:rsidRDefault="001604D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="78007938" w14:textId="3A7F928D" w:rsidR="007D3B12" w:rsidRDefault="00954B03">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:val="hu-HU"/>
@@ -6896,51 +6915,51 @@
                           </w:r>
                           <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                               <w:b/>
                               <w:i/>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>Óváriensis</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
           <w:pict>
             <v:rect w14:anchorId="415E1CEF" id="Téglalap 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:71pt;margin-top:22pt;width:285.95pt;height:26.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb3ylAGAIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XnKBsIAIq2opVaVV&#10;i7TtBwyOQyz5VttA+PuOHQps+9CqKg9mHE+Oz5w5k+VjryQ5cueF0TUtRjklXDPTCL2v6bevm3cz&#10;SnwA3YA0mtf0zD19XL19szzZBS9NZ2TDHUEQ7RcnW9MuBLvIMs86rsCPjOUaD1vjFATcun3WODgh&#10;upJZmefT7GRcY51h3Ht8uh4O6Srhty1n4Uvbeh6IrClyC2l1ad3FNVstYbF3YDvBLjTgH1goEBov&#10;vUKtIQA5OPEblBLMGW/aMGJGZaZtBeOpBqymyH+p5qUDy1MtKI63V5n8/4Nln48vdutQhpP1C49h&#10;rKJvnYr/yI/0NR1X48l8hvKdMZ4WD0U5HoTjfSAsJkzLMp9gAosZZfVQVTEhuyFZ58NHbhSJQU0d&#10;NibpBcdnH4bUnynxYm+kaDZCyrRx+92TdOQIsYnpd0F/lSY1OdV0XpUV8gD0UishYKhsU1Ov9+m+&#10;V2/4vwOOxNbgu4FAQhjKVyKgeaVQNZ1dacGi49B80A0JZ4uO1+h7Gpl5RYnkOCUYJNsFEPLPeSii&#10;1KjlrT8xCv2uvzRtZ5rz1hFv2UYg02fwYQsOXVzgtehsvPD7ARySkJ80WmdeTKJEIW0m1UOOfXP3&#10;J7v7E9CsMzgwqOQQPoU0PrEx2rw/BNOK1MDIaqByIYuOTRa4TFccift9yrp9A1Y/AAAA//8DAFBL&#10;AwQUAAYACAAAACEAnkwQ7OAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnB&#10;m900JrWN2RQRPAliUws9brNjkpqdDdltE/vrHU96Gh7zeO97+XqynTjj4FtHCuazCARS5UxLtYKP&#10;7cvdEoQPmozuHKGCb/SwLq6vcp0ZN9IGz2WoBYeQz7SCJoQ+k9JXDVrtZ65H4t+nG6wOLIdamkGP&#10;HG47GUfRQlrdEjc0usfnBquv8mQV+Hi/m8Y6Tcujry7Ht/Hynr5ulbq9mZ4eQQScwp8ZfvEZHQpm&#10;OrgTGS861knMW4KCJOHLhof5/QrEQcFqsQRZ5PL/guIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAG98pQBgCAABLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAnkwQ7OAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" fillcolor="black">
               <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
               <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                 <w:txbxContent>
                   <w:p w14:paraId="64474475" w14:textId="77777777" w:rsidR="007D3B12" w:rsidRDefault="00954B03">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="FFFFFF"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Acta </w:t>
                     </w:r>
                     <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:b/>
@@ -6964,51 +6983,51 @@
                     <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
                         <w:b/>
                         <w:i/>
                         <w:color w:val="FFFFFF"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>Óváriensis</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00462F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A1036BC"/>
     <w:lvl w:ilvl="0" w:tplc="7734601A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9287,52 +9306,52 @@
   <w:num w:numId="15" w16cid:durableId="377558941">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="741412043">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1769036201">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="352074867">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1258370908">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="906762672">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="79105710">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D3B12"/>
@@ -9346,52 +9365,54 @@
     <w:rsid w:val="000546B6"/>
     <w:rsid w:val="00056C33"/>
     <w:rsid w:val="0006138B"/>
     <w:rsid w:val="00066DDF"/>
     <w:rsid w:val="00074E04"/>
     <w:rsid w:val="0008016A"/>
     <w:rsid w:val="00087B5E"/>
     <w:rsid w:val="0009290D"/>
     <w:rsid w:val="00094126"/>
     <w:rsid w:val="000B2850"/>
     <w:rsid w:val="000C3E9B"/>
     <w:rsid w:val="000C7AE5"/>
     <w:rsid w:val="000D74B1"/>
     <w:rsid w:val="000E0B4C"/>
     <w:rsid w:val="000E68A4"/>
     <w:rsid w:val="00102DCC"/>
     <w:rsid w:val="00110599"/>
     <w:rsid w:val="00113BB1"/>
     <w:rsid w:val="00122F27"/>
     <w:rsid w:val="0012444F"/>
     <w:rsid w:val="001304DA"/>
     <w:rsid w:val="001309C0"/>
     <w:rsid w:val="00142E9B"/>
     <w:rsid w:val="0015310A"/>
     <w:rsid w:val="00156183"/>
+    <w:rsid w:val="001604D4"/>
     <w:rsid w:val="00165ADA"/>
     <w:rsid w:val="0017625D"/>
+    <w:rsid w:val="00181BE7"/>
     <w:rsid w:val="00182BD9"/>
     <w:rsid w:val="00182E30"/>
     <w:rsid w:val="00193D4B"/>
     <w:rsid w:val="001A2F0E"/>
     <w:rsid w:val="001B01A6"/>
     <w:rsid w:val="001C2317"/>
     <w:rsid w:val="001C3319"/>
     <w:rsid w:val="001C432A"/>
     <w:rsid w:val="001D0752"/>
     <w:rsid w:val="001D712E"/>
     <w:rsid w:val="001E06D5"/>
     <w:rsid w:val="001E7225"/>
     <w:rsid w:val="001F4509"/>
     <w:rsid w:val="001F7638"/>
     <w:rsid w:val="0020468D"/>
     <w:rsid w:val="00206B7F"/>
     <w:rsid w:val="00223B4E"/>
     <w:rsid w:val="00224CC1"/>
     <w:rsid w:val="00226D63"/>
     <w:rsid w:val="00236C34"/>
     <w:rsid w:val="00253908"/>
     <w:rsid w:val="00255F8F"/>
     <w:rsid w:val="002565EA"/>
     <w:rsid w:val="002639AF"/>
     <w:rsid w:val="00270174"/>
@@ -9495,75 +9516,80 @@
     <w:rsid w:val="005C6343"/>
     <w:rsid w:val="005D78F6"/>
     <w:rsid w:val="005E118B"/>
     <w:rsid w:val="005E1757"/>
     <w:rsid w:val="005E3426"/>
     <w:rsid w:val="005F56BF"/>
     <w:rsid w:val="005F6466"/>
     <w:rsid w:val="005F7C3F"/>
     <w:rsid w:val="00602339"/>
     <w:rsid w:val="00604D5B"/>
     <w:rsid w:val="006125D1"/>
     <w:rsid w:val="00612E6A"/>
     <w:rsid w:val="00616161"/>
     <w:rsid w:val="00617FBF"/>
     <w:rsid w:val="00620C74"/>
     <w:rsid w:val="00626F2F"/>
     <w:rsid w:val="00632AF7"/>
     <w:rsid w:val="00634805"/>
     <w:rsid w:val="00636227"/>
     <w:rsid w:val="00641A6D"/>
     <w:rsid w:val="006446C3"/>
     <w:rsid w:val="006627DF"/>
     <w:rsid w:val="00666A77"/>
     <w:rsid w:val="00675C64"/>
     <w:rsid w:val="0068086A"/>
+    <w:rsid w:val="00684C91"/>
     <w:rsid w:val="0068545A"/>
+    <w:rsid w:val="00690F1E"/>
     <w:rsid w:val="0069164A"/>
     <w:rsid w:val="0069759A"/>
     <w:rsid w:val="006A050C"/>
     <w:rsid w:val="006A0E9D"/>
     <w:rsid w:val="006A0F89"/>
     <w:rsid w:val="006A59F4"/>
     <w:rsid w:val="006A60C3"/>
     <w:rsid w:val="006A668B"/>
     <w:rsid w:val="006A6B93"/>
     <w:rsid w:val="006B5D7A"/>
     <w:rsid w:val="006C1FB9"/>
     <w:rsid w:val="006C2C83"/>
     <w:rsid w:val="006C4C5B"/>
     <w:rsid w:val="006C4DCC"/>
     <w:rsid w:val="006C6251"/>
     <w:rsid w:val="006E5952"/>
     <w:rsid w:val="006E59FC"/>
     <w:rsid w:val="006E6946"/>
     <w:rsid w:val="006F1BBD"/>
     <w:rsid w:val="006F2CB9"/>
+    <w:rsid w:val="00701D45"/>
     <w:rsid w:val="00703C9D"/>
     <w:rsid w:val="00710C25"/>
     <w:rsid w:val="007157AF"/>
     <w:rsid w:val="00726705"/>
+    <w:rsid w:val="00741B83"/>
+    <w:rsid w:val="007422D2"/>
     <w:rsid w:val="00747C47"/>
     <w:rsid w:val="00750DF0"/>
     <w:rsid w:val="0075318E"/>
     <w:rsid w:val="00760263"/>
     <w:rsid w:val="00776E7C"/>
     <w:rsid w:val="0079148A"/>
     <w:rsid w:val="00793F48"/>
     <w:rsid w:val="007A7DC9"/>
     <w:rsid w:val="007B55A8"/>
     <w:rsid w:val="007C0ED3"/>
     <w:rsid w:val="007D3A8D"/>
     <w:rsid w:val="007D3B12"/>
     <w:rsid w:val="007D7DD1"/>
     <w:rsid w:val="007E1DD1"/>
     <w:rsid w:val="007F6C14"/>
     <w:rsid w:val="00802229"/>
     <w:rsid w:val="00802CE3"/>
     <w:rsid w:val="00806989"/>
     <w:rsid w:val="008142F5"/>
     <w:rsid w:val="008313FB"/>
     <w:rsid w:val="008373D4"/>
     <w:rsid w:val="00837D1E"/>
     <w:rsid w:val="00845F30"/>
     <w:rsid w:val="0084676F"/>
     <w:rsid w:val="00850471"/>
@@ -9595,275 +9621,281 @@
     <w:rsid w:val="00922915"/>
     <w:rsid w:val="00930BAA"/>
     <w:rsid w:val="00930C9C"/>
     <w:rsid w:val="009319AA"/>
     <w:rsid w:val="00940592"/>
     <w:rsid w:val="00942469"/>
     <w:rsid w:val="00944893"/>
     <w:rsid w:val="00950301"/>
     <w:rsid w:val="00954B03"/>
     <w:rsid w:val="009561B4"/>
     <w:rsid w:val="009566CC"/>
     <w:rsid w:val="0096516E"/>
     <w:rsid w:val="009677B6"/>
     <w:rsid w:val="0097282B"/>
     <w:rsid w:val="00972ECB"/>
     <w:rsid w:val="00980DE2"/>
     <w:rsid w:val="00982FE6"/>
     <w:rsid w:val="00992DF6"/>
     <w:rsid w:val="009955F2"/>
     <w:rsid w:val="009A0E7C"/>
     <w:rsid w:val="009A4EB8"/>
     <w:rsid w:val="009A569C"/>
     <w:rsid w:val="009B4BF0"/>
     <w:rsid w:val="009C4F64"/>
     <w:rsid w:val="009C6196"/>
+    <w:rsid w:val="009D37FE"/>
     <w:rsid w:val="009D534A"/>
     <w:rsid w:val="009E270C"/>
     <w:rsid w:val="009F6F07"/>
     <w:rsid w:val="009F74AF"/>
     <w:rsid w:val="009F762B"/>
     <w:rsid w:val="00A0716D"/>
     <w:rsid w:val="00A24621"/>
     <w:rsid w:val="00A263B9"/>
     <w:rsid w:val="00A2688D"/>
     <w:rsid w:val="00A274E6"/>
     <w:rsid w:val="00A33D10"/>
     <w:rsid w:val="00A343EC"/>
     <w:rsid w:val="00A37585"/>
     <w:rsid w:val="00A376FA"/>
     <w:rsid w:val="00A4063F"/>
     <w:rsid w:val="00A41BA9"/>
     <w:rsid w:val="00A53B74"/>
     <w:rsid w:val="00A74DDF"/>
     <w:rsid w:val="00A77BB3"/>
     <w:rsid w:val="00A839DA"/>
     <w:rsid w:val="00A95F89"/>
     <w:rsid w:val="00A97D54"/>
     <w:rsid w:val="00AA0F48"/>
     <w:rsid w:val="00AC1FEF"/>
     <w:rsid w:val="00AC3E3F"/>
     <w:rsid w:val="00AC4E42"/>
     <w:rsid w:val="00AD0E69"/>
     <w:rsid w:val="00AE6874"/>
     <w:rsid w:val="00AF5777"/>
     <w:rsid w:val="00AF6B58"/>
     <w:rsid w:val="00B14204"/>
     <w:rsid w:val="00B170AE"/>
     <w:rsid w:val="00B17ADD"/>
     <w:rsid w:val="00B2183F"/>
+    <w:rsid w:val="00B24A8A"/>
     <w:rsid w:val="00B30D13"/>
     <w:rsid w:val="00B357A1"/>
     <w:rsid w:val="00B402EB"/>
     <w:rsid w:val="00B41E79"/>
     <w:rsid w:val="00B452AD"/>
     <w:rsid w:val="00B55B83"/>
     <w:rsid w:val="00B56BDE"/>
     <w:rsid w:val="00B57254"/>
     <w:rsid w:val="00B704E3"/>
     <w:rsid w:val="00B72E41"/>
     <w:rsid w:val="00B72FC0"/>
     <w:rsid w:val="00B8240B"/>
     <w:rsid w:val="00B835E4"/>
     <w:rsid w:val="00B84E33"/>
     <w:rsid w:val="00B9096B"/>
     <w:rsid w:val="00BB346E"/>
     <w:rsid w:val="00BD3DCD"/>
     <w:rsid w:val="00BD3FE9"/>
     <w:rsid w:val="00BD474D"/>
     <w:rsid w:val="00BD5E3B"/>
     <w:rsid w:val="00BE1205"/>
     <w:rsid w:val="00C06679"/>
     <w:rsid w:val="00C06D06"/>
     <w:rsid w:val="00C1335B"/>
     <w:rsid w:val="00C149A0"/>
     <w:rsid w:val="00C14BBC"/>
     <w:rsid w:val="00C151CF"/>
+    <w:rsid w:val="00C15403"/>
     <w:rsid w:val="00C262C4"/>
     <w:rsid w:val="00C34996"/>
     <w:rsid w:val="00C416DF"/>
     <w:rsid w:val="00C431AD"/>
     <w:rsid w:val="00C569B3"/>
     <w:rsid w:val="00C61905"/>
     <w:rsid w:val="00C7242A"/>
     <w:rsid w:val="00C7403E"/>
     <w:rsid w:val="00C771F8"/>
     <w:rsid w:val="00C816BA"/>
     <w:rsid w:val="00C8553A"/>
     <w:rsid w:val="00C90437"/>
     <w:rsid w:val="00C92660"/>
     <w:rsid w:val="00C95C00"/>
     <w:rsid w:val="00C962A3"/>
     <w:rsid w:val="00CB3BBC"/>
     <w:rsid w:val="00CC0C75"/>
     <w:rsid w:val="00CC48AB"/>
     <w:rsid w:val="00CC4A8C"/>
     <w:rsid w:val="00CD6B60"/>
     <w:rsid w:val="00CD7B86"/>
     <w:rsid w:val="00CE55F8"/>
     <w:rsid w:val="00CE56E0"/>
     <w:rsid w:val="00CF2815"/>
     <w:rsid w:val="00CF44D9"/>
     <w:rsid w:val="00CF4A4F"/>
     <w:rsid w:val="00CF5B43"/>
     <w:rsid w:val="00D01A76"/>
     <w:rsid w:val="00D065C5"/>
     <w:rsid w:val="00D07778"/>
     <w:rsid w:val="00D1066C"/>
     <w:rsid w:val="00D14AD4"/>
     <w:rsid w:val="00D1644A"/>
     <w:rsid w:val="00D17E6E"/>
     <w:rsid w:val="00D2502D"/>
     <w:rsid w:val="00D27E72"/>
+    <w:rsid w:val="00D4063B"/>
     <w:rsid w:val="00D4092D"/>
     <w:rsid w:val="00D40BD0"/>
     <w:rsid w:val="00D41B4E"/>
     <w:rsid w:val="00D5363F"/>
     <w:rsid w:val="00D627C5"/>
     <w:rsid w:val="00D63533"/>
     <w:rsid w:val="00D7451D"/>
     <w:rsid w:val="00D763C4"/>
     <w:rsid w:val="00D764A3"/>
     <w:rsid w:val="00D77103"/>
     <w:rsid w:val="00D83679"/>
     <w:rsid w:val="00D85F8B"/>
     <w:rsid w:val="00D9435F"/>
     <w:rsid w:val="00DA2FAD"/>
     <w:rsid w:val="00DA4761"/>
     <w:rsid w:val="00DA615B"/>
     <w:rsid w:val="00DA7C19"/>
     <w:rsid w:val="00DC07A2"/>
     <w:rsid w:val="00DC089B"/>
     <w:rsid w:val="00DC0AAE"/>
     <w:rsid w:val="00DC168B"/>
     <w:rsid w:val="00DC70CE"/>
     <w:rsid w:val="00DC7233"/>
     <w:rsid w:val="00DD3236"/>
     <w:rsid w:val="00DD35D9"/>
     <w:rsid w:val="00DD6491"/>
     <w:rsid w:val="00DE24D4"/>
     <w:rsid w:val="00DE6CCA"/>
     <w:rsid w:val="00DF291A"/>
     <w:rsid w:val="00DF3787"/>
     <w:rsid w:val="00DF44C0"/>
     <w:rsid w:val="00DF664B"/>
     <w:rsid w:val="00DF6BFF"/>
     <w:rsid w:val="00DF74A9"/>
     <w:rsid w:val="00DF7C4F"/>
     <w:rsid w:val="00E03DC2"/>
     <w:rsid w:val="00E04681"/>
     <w:rsid w:val="00E22E9B"/>
     <w:rsid w:val="00E23C0E"/>
     <w:rsid w:val="00E32867"/>
     <w:rsid w:val="00E32B49"/>
     <w:rsid w:val="00E4665A"/>
     <w:rsid w:val="00E54F96"/>
     <w:rsid w:val="00E607E7"/>
     <w:rsid w:val="00E72830"/>
     <w:rsid w:val="00E72B8A"/>
     <w:rsid w:val="00E73C40"/>
     <w:rsid w:val="00E75202"/>
+    <w:rsid w:val="00E84482"/>
     <w:rsid w:val="00E91838"/>
     <w:rsid w:val="00E93629"/>
     <w:rsid w:val="00E93A07"/>
     <w:rsid w:val="00EA02A0"/>
     <w:rsid w:val="00EA0EBE"/>
     <w:rsid w:val="00EA767E"/>
     <w:rsid w:val="00EB1F5B"/>
     <w:rsid w:val="00EC4895"/>
     <w:rsid w:val="00ED0318"/>
     <w:rsid w:val="00EE23E3"/>
     <w:rsid w:val="00EE5AAD"/>
     <w:rsid w:val="00EE6199"/>
     <w:rsid w:val="00EE6951"/>
     <w:rsid w:val="00EF0104"/>
     <w:rsid w:val="00EF0C0C"/>
     <w:rsid w:val="00EF35E1"/>
     <w:rsid w:val="00EF3FC6"/>
     <w:rsid w:val="00F01035"/>
     <w:rsid w:val="00F0570C"/>
     <w:rsid w:val="00F10E15"/>
     <w:rsid w:val="00F13AA4"/>
     <w:rsid w:val="00F17A06"/>
     <w:rsid w:val="00F204A0"/>
     <w:rsid w:val="00F24061"/>
     <w:rsid w:val="00F350E7"/>
     <w:rsid w:val="00F41418"/>
     <w:rsid w:val="00F421C7"/>
     <w:rsid w:val="00F44733"/>
     <w:rsid w:val="00F44EA6"/>
     <w:rsid w:val="00F535CE"/>
     <w:rsid w:val="00F56BEB"/>
     <w:rsid w:val="00F60E13"/>
     <w:rsid w:val="00F62AC1"/>
     <w:rsid w:val="00F64C43"/>
     <w:rsid w:val="00F64F30"/>
     <w:rsid w:val="00F65C82"/>
     <w:rsid w:val="00F721B6"/>
     <w:rsid w:val="00F7581C"/>
     <w:rsid w:val="00FA62B1"/>
     <w:rsid w:val="00FB08FF"/>
     <w:rsid w:val="00FB12FC"/>
     <w:rsid w:val="00FB31DC"/>
     <w:rsid w:val="00FB524C"/>
     <w:rsid w:val="00FB5AE6"/>
     <w:rsid w:val="00FC4872"/>
     <w:rsid w:val="00FD1C22"/>
     <w:rsid w:val="00FD26DB"/>
+    <w:rsid w:val="00FD28A6"/>
     <w:rsid w:val="00FF0768"/>
     <w:rsid w:val="00FF51F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="39BEE8F1"/>
   <w15:docId w15:val="{62A0F865-49C2-4D2D-96C0-480D8E0C523C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12429,51 +12461,51 @@
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ActaSourceChar">
     <w:name w:val="Acta Source Char"/>
     <w:basedOn w:val="ActaFiguretitleChar"/>
     <w:link w:val="ActaSource"/>
     <w:rsid w:val="0068086A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:i w:val="0"/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="544415408">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="740491282">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12793,97 +12825,105 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhdaMXn5TvFWG1kkhGhul2K53aUUw==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a204AHIhMXNiZWE2R2hfZUJmUWd5LWJNV003SVpwTWNtUGtaaC1z</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49C54490-F07E-41EB-8F3E-7EED54B84D10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1216</Words>
   <Characters>8396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>af0172ff-07e2-437c-a5cf-74437d47b1be</vt:lpwstr>
+  </property>
+</Properties>
+</file>